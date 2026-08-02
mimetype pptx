--- v0 (2025-12-09)
+++ v1 (2026-08-02)
@@ -168,118 +168,118 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="Arial" charset="0"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns="" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15621" autoAdjust="0"/>
     <p:restoredTop sz="94714" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="118" d="100"/>
-          <a:sy n="118" d="100"/>
+          <a:sx n="106" d="100"/>
+          <a:sy n="106" d="100"/>
         </p:scale>
-        <p:origin x="-1434" y="240"/>
+        <p:origin x="1764" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="3990"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -376,51 +376,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{2939CDF0-9D7A-4856-8F90-9074EE7A6FE6}" type="datetimeFigureOut">
               <a:rPr lang="el-GR"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>12/10/2020</a:t>
+              <a:t>11/12/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="el-GR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="3 - Θέση εικόνας διαφάνειας"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="947738" y="744538"/>
             <a:ext cx="4962525" cy="3722687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -443,82 +443,81 @@
           <p:cNvPr id="5" name="4 - Θέση σημειώσεων"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4715154"/>
             <a:ext cx="5486400" cy="4466987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" noProof="0" smtClean="0"/>
+              <a:rPr lang="el-GR" noProof="0"/>
               <a:t>Kλικ για επεξεργασία των στυλ του υποδείγματος</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" noProof="0" smtClean="0"/>
+              <a:rPr lang="el-GR" noProof="0"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" noProof="0" smtClean="0"/>
+              <a:rPr lang="el-GR" noProof="0"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" noProof="0" smtClean="0"/>
+              <a:rPr lang="el-GR" noProof="0"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" noProof="0" smtClean="0"/>
+              <a:rPr lang="el-GR" noProof="0"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="5 - Θέση υποσέλιδου"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9428584"/>
             <a:ext cx="2971800" cy="496332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
@@ -755,86 +754,86 @@
         <p:nvSpPr>
           <p:cNvPr id="13315" name="2 - Θέση σημειώσεων"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="el-GR" altLang="el-GR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13316" name="3 - Θέση αριθμού διαφάνειας"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66D3D533-AB99-48CD-A0AC-501FC523F8C2}" type="slidenum">
               <a:rPr lang="el-GR" altLang="el-GR" smtClean="0"/>
               <a:pPr/>
               <a:t>1</a:t>
             </a:fld>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="el-GR" altLang="el-GR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1487996852"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3456,51 +3455,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4733365" y="2708476"/>
             <a:ext cx="3313355" cy="1702160"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3600"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4733365" y="4421080"/>
             <a:ext cx="3309803" cy="1260629"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -3575,90 +3574,90 @@
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου υπότιτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4738744" y="1516828"/>
             <a:ext cx="2133600" cy="750981"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Rectangle 49"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4650889" y="6088284"/>
             <a:ext cx="3505200" cy="81740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -3832,133 +3831,133 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -4017,138 +4016,138 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6629400" y="1030147"/>
             <a:ext cx="1484453" cy="4780344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1053296" y="1030147"/>
             <a:ext cx="5423704" cy="4780344"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -4202,133 +4201,133 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -4391,51 +4390,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1258645" y="2900829"/>
             <a:ext cx="6637468" cy="1362075"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="4000" b="0" cap="none" baseline="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1258645" y="4267200"/>
             <a:ext cx="6637467" cy="1520413"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle>
@@ -4511,80 +4510,80 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -4638,81 +4637,81 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -4747,136 +4746,136 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Content Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1042416" y="2313432"/>
             <a:ext cx="3419856" cy="3493008"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Content Placeholder 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645152" y="2313431"/>
             <a:ext cx="3419856" cy="3493008"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Σύγκριση">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -4884,51 +4883,51 @@
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1412111" y="2316009"/>
             <a:ext cx="3057148" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -4954,51 +4953,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1041721" y="2974694"/>
             <a:ext cx="3419856" cy="2835797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -5010,79 +5009,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5011837" y="2316010"/>
             <a:ext cx="3055717" cy="639762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
@@ -5108,51 +5107,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4645152" y="2974694"/>
             <a:ext cx="3419856" cy="2835797"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -5164,109 +5163,109 @@
             <a:lvl3pPr>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -5320,81 +5319,81 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -5455,51 +5454,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
@@ -8121,51 +8120,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{072FA1D5-1337-48AE-9DE2-145B340B022B}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
@@ -8254,79 +8253,79 @@
             <a:lvl3pPr>
               <a:defRPr sz="2000"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="1800"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61" name="Rectangle 60"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4650889" y="6088284"/>
             <a:ext cx="3505200" cy="81740"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
@@ -8391,51 +8390,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4739833" y="2657434"/>
             <a:ext cx="3304572" cy="1463153"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4736592" y="4136994"/>
             <a:ext cx="3298784" cy="1517904"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -8463,51 +8462,51 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="picTx" preserve="1">
   <p:cSld name="Εικόνα με λεζάντα">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11178,51 +11177,51 @@
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4734424" y="2660904"/>
             <a:ext cx="3300984" cy="1463040"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="2800" b="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1005208" y="693795"/>
             <a:ext cx="3359623" cy="5468112"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -11247,51 +11246,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Κάντε κλικ στο εικονίδιο για να προσθέσετε μια εικόνα</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4734630" y="4133088"/>
             <a:ext cx="3300573" cy="1519561"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
@@ -11319,80 +11318,80 @@
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4641448" y="5724835"/>
             <a:ext cx="3493664" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -14081,159 +14080,159 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043490" y="1027664"/>
             <a:ext cx="7024744" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ κύριου τίτλου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1043492" y="2323652"/>
             <a:ext cx="6777317" cy="3508977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Στυλ υποδείγματος κειμένου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Δεύτερου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τρίτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Τέταρτου επιπέδου</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="el-GR" smtClean="0"/>
+              <a:rPr lang="el-GR"/>
               <a:t>Πέμπτου επιπέδου</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5997388" y="224492"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="FEFEFE"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{42B9634C-D976-4E25-AC91-9D2BF72CD807}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>10/12/2020</a:t>
+              <a:t>12/11/2025</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4641448" y="5852160"/>
             <a:ext cx="3502152" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14740,1356 +14739,1297 @@
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="4000" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="4000" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ο ΘΕΣΜΟΣ ΤΗΣ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗΣ ΕΚΤΙΜΗΣΗΣ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" sz="4000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="4000" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US" sz="3100" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5123" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="4038600"/>
             <a:ext cx="7854950" cy="1752600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marR="0" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Μάριος Χαϊνταρλής</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marR="0" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" dirty="0">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Επίκουρος Καθηγητής Πανεπιστημίου Θεσσαλίας</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="el-GR" dirty="0" smtClean="0">
+              <a:t>Αναπληρωτής Καθηγητής Πανεπιστημίου Θεσσαλίας</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="el-GR" dirty="0">
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6146" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="304800"/>
             <a:ext cx="8153400" cy="1676400"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Α. ΕΙΣΑΓΩΓΙΚΕΣ ΕΠΙΣΗΜΑΝΣΕΙΣ </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="304800" y="1981200"/>
             <a:ext cx="8229600" cy="4038600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="1500" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1500" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="2400" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. Ο Θεσμός της Περιβαλλοντικής Εκτίμησης</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" sz="1500" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" sz="1500" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...5 lines deleted...]
-              <a:t>   α) Όροι : Περιβαλλοντική Εκτίμηση – Μελέτη Περιβαλλοντικών Επιπτώσεων</a:t>
+              <a:t>    α) Όροι : Περιβαλλοντική Εκτίμηση – Μελέτη Περιβαλλοντικών Επιπτώσεων</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>   </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>     β) Έργα / δραστηριότητες -  Σχέδια / Προγράμματα  - Πολιτικές  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="el-GR" sz="1800" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1600" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1600" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>    </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="2400" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. Η γέννηση και η φυσιογνωμία του θεσμού</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="el-GR" sz="2400" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...8 lines deleted...]
-              <a:rPr lang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>   α) Η έννοια της περιβαλλοντικής πραγματογνωμοσύνης </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="el-GR" sz="2400" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...8 lines deleted...]
-              <a:rPr lang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:t>    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>β) Η υποχρέωση εκτίμησης των περιβαλλοντικών επιπτώσεων  (η </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...5 lines deleted...]
-              <a:t>    εφαρμογή της αρχής της πρόληψης)</a:t>
+              <a:t>     εφαρμογή της αρχής της πρόληψης)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent3"/>
               </a:buClr>
               <a:buNone/>
               <a:defRPr/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" sz="2400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" sz="2400" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="8229600" cy="1447800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0"/>
               <a:t>Β. ΤΟ ΝΟΜΙΚΟ ΠΛΑΙΣΙΟ ΤΟΥ ΘΕΣΜΟΥ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1828800"/>
             <a:ext cx="8077200" cy="4572000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Α. ΚΑΤΗΓΟΡΙΟΠΟΙΗΣΗ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. Η Οδηγία 2011/92 (πρώην 85/337 και 97/11), ν. 1650/1986, Κ.Υ.Α. 69269/1990</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. Ν. 3010/2002, ΚΥΑ 15393/2002, ΚΥΑ 11014/1990</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ν. 4014/2011, Νέα – Τρίτη κατηγοριοποίηση </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Υ.Α. 37674/2016, ΦΕΚ Β’/2471/2016)</a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Β. ΠΕΡΙΕΧΟΜΕΝΟ ΤΗΣ ΜΠΕ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" baseline="30000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" baseline="30000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>η</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> - Φάση – περιβαλλοντοστρεφής χαρακτήρας</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" baseline="30000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" baseline="30000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>η</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Φάση    -  άνοιγμα  προς ευρύτερα ζητήματα χωρικής ανάπτυξης</a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="304800"/>
             <a:ext cx="8229600" cy="1371600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0"/>
               <a:t>Γ1. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="4000" dirty="0"/>
               <a:t>(ΓΕΝΙΚΑ)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="4000" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1905000"/>
             <a:ext cx="8077200" cy="4800600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ΚΥΑ 5688/2018 (ΦΕΚ Β’ 988/2018)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>«ΠΑΡΑΡΤΗΜΑ ΙΙ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" u="sng" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Ελάχιστα περιεχόμενα φακέλου ΜΠΕ </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" sz="1200" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>«Α. Γενικό πλαίσιο</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Οι πληροφορίες που περιέχει ο φάκελος ΜΠΕ περιλαμβάνουν τουλάχιστον: </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>α) περιγραφή του έργου όπου περιλαμβάνονται πληροφορίες σχετικά με τη θέση (τοποθεσία), τον σχεδιασμό, το μέγεθος και άλλα σχετικά χαρακτηριστικά του έργου,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>β) περιγραφή των πιθανών σημαντικών επιπτώσεων που το προτεινόμενο έργο ενδέχεται να προκαλέσει στο περιβάλλον,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>γ) περιγραφή των χαρακτηριστικών του έργου και/ή μέτρων που προτείνονται για την αποτροπή, την πρόληψη, τον μετριασμό και, ει δυνατόν, την αντιστάθμιση τυχόν σημαντικών αρνητικών επιπτώσεων στο περιβάλλον,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>δ) περιγραφή εύλογων εναλλακτικών λύσεων που μπορούν να εξεταστούν από τον κύριο του έργου, οι οποίες είναι σχετικές με το έργο και τα ιδιαίτερα χαρακτηριστικά του και αναφορά των βασικών επιχειρημάτων για την επιλεγείσα εκδοχή, λαμβάνοντας υπόψη τις επιπτώσεις του έργου στο περιβάλλον,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ε) μη τεχνική περίληψη των πληροφοριών που αναφέρονται στα στοιχεία α) έως δ) και</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>στ) κάθε συμπληρωματική πληροφορία που καθορίζεται στην παράγραφο 2 του Κεφαλαίου Β του παρόντος Παραρτήματος και αναφέρεται στα ειδικά χαρακτηριστικά ενός έργου ή τύπου έργου και τους περιβαλλοντικούς παράγοντες που ενδέχεται να επηρεασθούν.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1200" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Β. Ειδικά χαρακτηριστικά του έργου ή της δραστηριότητας </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1200" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3091166326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="304800"/>
             <a:ext cx="8229600" cy="762000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0"/>
               <a:t>Γ2. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2800" dirty="0"/>
               <a:t>(ΕΙΔΙΚΟΤΕΡΑ)</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="2800" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="2800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1524000"/>
             <a:ext cx="8077200" cy="5181600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>Β. Ειδικά χαρακτηριστικά του έργου ή της δραστηριότητας</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0"/>
               <a:t>1. Περιγραφή του έργου που περιλαμβάνεται ειδικότερα:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>α) περιγραφή της χωροθέτησης του έργου·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>β) περιγραφή των φυσικών χαρακτηριστικών του όλου έργου, καθώς και, εφόσον χρειάζεται, των αναγκαίων εργασιών κατεδάφισης, και των απαιτήσεων για τη χρήση γης κατά τα στάδια κατασκευής και λειτουργίας του·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>γ) περιγραφή των κυριότερων χαρακτηριστικών της επιχειρησιακής φάσης του έργου (ιδίως της μεθόδου κατασκευής), όπως ενεργειακή ζήτηση και χρησιμοποιούμενη ενέργεια, φύση και ποσότητα των χρησιμοποιούμενων υλικών, ενέργειας και φυσικών πόρων (συμπεριλαμβανομένων των υδάτων, της γης, του εδάφους και της βιοποικιλότητας)·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>δ) εκτίμηση, ανά τύπο και ποσότητα, καταλοίπων και εκπομπών (όπως ρύπανση του νερού, του ατμοσφαιρικού αέρα, του εδάφους και του υπεδάφους, θόρυβος, δονήσεις, φως, θερμότητα, ακτινοβολία κ.λπ.) και ποσότητες και τύποι των παραγόμενων αποβλήτων κατά τις φάσεις κατασκευής και λειτουργίας.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0"/>
               <a:t>2. Περιγραφή εύλογων εναλλακτικών επιλογών </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>(για παράδειγμα ως προς τη μελέτη του έργου, την τεχνολογία, τη </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1"/>
               <a:t>χωροθέτηση</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>, το μέγεθος και την κλίμακά του) που έχει μελετήσει ο κύριος του έργου, που σχετίζονται με το προτεινόμενο έργο και τα ιδιαίτερα χαρακτηριστικά του, και επισήμανση των κυρίων λόγων για την επιλογή που έγινε, όπου περιλαμβάνεται και σύγκριση των περιβαλλοντικών επιπτώσεων.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0"/>
               <a:t>3. Περιγραφή των σχετικών με το έργο πτυχών της τρέχουσας κατάστασης του περιβάλλοντος </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>(βασικό σενάριο) και περίγραμμα της πιθανής εξέλιξής της εάν δεν υλοποιηθεί το έργο στον βαθμό που, με εύλογη προσπάθεια, είναι δυνατόν να εκτιμηθούν οι φυσικές αλλαγές από το βασικό σενάριο, με βάση τις διαθέσιμες περιβαλλοντικές πληροφορίες και επιστημονική γνώση.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0"/>
               <a:t>4. Περιγραφή των στοιχείων του φυσικού και ανθρωπογενούς περιβάλλοντος που ενδέχεται να θιγούν σημαντικά από το προτεινόμενο έργο ή δραστηριότητα </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>και ειδικότερα:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>α) ο πληθυσμός και η ανθρώπινη υγεία,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>β) η βιοποικιλότητα (χλωρίδα, πανίδα και ιδίως τα προστατευόμενα είδη και </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1"/>
               <a:t>οικότοποι</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t> (ενδιαιτήματα),</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>γ) η γη (όπως κατάληψη εδαφών), το έδαφος (όπως οργανική ύλη, διάβρωση, συμπύκνωση και σφράγιση), τα ύδατα (όπως </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" err="1"/>
               <a:t>υδρομορφολογικές</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t> αλλαγές, ποσότητα και ποιότητα), ο αέρας και οι κλιματικοί παράγοντες (όπως εκπομπές αερίων του θερμοκηπίου, οποιαδήποτε επίπτωση σχετική με την προσαρμογή),</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>δ) τα υλικά αγαθά, η πολιτιστική κληρονομιά, συμπεριλαμβανομένης της αρχιτεκτονικής και αρχαιολογικής κληρονομιάς, το φυσικό τοπίο και</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>ε) η αλληλεπίδραση μεταξύ των παραγόντων που αναφέρονται στα ανωτέρω στοιχεία (α) έως (δ).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="900" b="1" u="sng" dirty="0"/>
               <a:t>5. Περιγραφή των πιθανών σημαντικών επιπτώσεων που το έργο ενδέχεται να προκαλέσει στο περιβάλλον, μεταξύ άλλων, από:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>α) την κατασκευή και την ύπαρξη του έργου, συμπεριλαμβανομένων, κατά περίπτωση, των εργασιών κατεδάφισης·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>β) τη χρήση φυσικών πόρων, ιδίως της γης, του εδάφους, των υδάτων και της βιοποικιλότητας, ανάλογα με τη βιώσιμη διαθεσιμότητα αυτών των πόρων·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>γ) την εκπομπή ρύπων, θορύβου, δονήσεων, φωτός, θερμότητας, ακτινοβολίας, την πρόκληση οχλήσεων και τη διάθεση και ανάκτηση αποβλήτων·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>δ) τους κινδύνους για την ανθρώπινη υγεία, την πολιτιστική κληρονομιά ή το περιβάλλον (για παράδειγμα λόγω ατυχημάτων ή καταστροφών)·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>ε) τη σώρευση επιπτώσεων με άλλα υφιστάμενα και/ή εγκεκριμένα έργα, λαμβάνοντας υπόψη οποιαδήποτε περιβαλλοντικής φύσεως προβλήματα που αφορούν τις περιοχές με ιδιαίτερη περιβαλλοντική σημασία που ενδέχεται να επηρεαστούν ή τη χρήση φυσικών πόρων·</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>στ) τις επιπτώσεις του έργου στο κλίμα (για παράδειγμα φύση και μέγεθος των εκπομπών αερίων του θερμοκηπίου) και η ευπάθεια του έργου στην κλιματική αλλαγή. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="800" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="800" b="1" dirty="0"/>
               <a:t>ζ) τις χρησιμοποιούμενες τεχνολογίες και υλικά</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" sz="1100" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="1100" b="1" dirty="0"/>
               <a:t>. [ΣΥΝΕΧΕΙΑ ΣΤΗΝ ΕΠΟΜΕΝΗ ΔΙΑΦΑΝΕΙΑ]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1100" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" sz="1100" dirty="0"/>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3091166326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="1 - Τίτλος"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>Γ2. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>(ΕΙΔΙΚΟΤΕΡΑ)</a:t>
             </a:r>
             <a:endParaRPr lang="el-GR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="2 - Θέση περιεχομένου"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="el-GR" sz="900" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" sz="900" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Η περιγραφή των ενδεχόμενων σημαντικών επιπτώσεων στους παράγοντες που αναφέρονται στην παράγραφο 4 του Κεφαλαίου Β του παρόντος Παραρτήματος, θα πρέπει να καλύπτει τις άμεσες και τις τυχόν έμμεσες, δευτερεύουσες, σωρευτικές, διασυνοριακές, βραχυπρόθεσμες, μεσοπρόθεσμες και μακροπρόθεσμες, μόνιμες και προσωρινές, θετικές και αρνητικές επιπτώσεις του έργου. Στην εν λόγω περιγραφή θα πρέπει να λαμβάνονται υπόψη οι στόχοι περιβαλλοντικής προστασίας που έχουν τεθεί σε εθνικό επίπεδο ή σε επίπεδο Ευρωπαϊκής Ένωσης, οι οποίοι σχετίζονται με το έργο.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>6. Η περιγραφή των μεθόδων πρόβλεψης ή τα στοιχεία που χρησιμοποιούνται για τον προσδιορισμό και την εκτίμηση των σημαντικών περιβαλλοντικών επιπτώσεων, όπου περιλαμβάνονται και λεπτομερή στοιχεία σχετικά με τις δυσκολίες (για παράδειγμα τεχνικές αδυναμίες ή έλλειψη γνώσης) που αντιμετωπίζονται στη συγκέντρωση των απαιτούμενων πληροφοριών, καθώς και παρουσίαση των κύριων ενεχόμενων αβεβαιοτήτων.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>7. Περιγραφή των μέτρων που προτείνονται για την αποτροπή, την πρόληψη, τη μείωση και, ει δυνατόν, την αντιστάθμιση τυχόν εντοπισμένων σημαντικών αρνητικών επιπτώσεων στο περιβάλλον και τυχόν αντίστοιχων προτεινόμενων ρυθμίσεων παρακολούθησης (για παράδειγμα εκπόνηση εκ των υστέρων ανάλυσης του έργου). Στην εν λόγω περιγραφή θα πρέπει να εξηγείται η έκταση της αποτροπής, της μείωσης, της πρόληψης ή της αντιστάθμισης των σημαντικών δυσμενών επιπτώσεων στο περιβάλλον και να καλύπτεται τόσο το στάδιο κατασκευής όσο και το στάδιο λειτουργίας του έργου.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>8. Περιγραφή των αναμενόμενων σημαντικών αρνητικών επιπτώσεων του έργου στο περιβάλλον, που απορρέουν από την ευαισθησία του έργου σε κινδύνους σοβαρών ατυχημάτων ή καταστροφών που σχετίζονται με το εν λόγω έργο. Για τον σκοπό αυτό, μπορούν να αξιοποιηθούν οι σχετικές πληροφορίες που διατίθενται και λαμβάνονται μέσω των εκτιμήσεων κινδύνου σύμφωνα με την αριθμ. 172058/2016 κοινή υπουργική απόφαση, ή οι σχετικές εκτιμήσεις που διενεργούνται σύμφωνα με την κείμενη νομοθεσία, με την προϋπόθεση ότι πληρούνται οι όροι και οι απαιτήσεις του νόμου. Αναλόγως, η περιγραφή αυτή πρέπει να περιλαμβάνει μέτρα ετοιμότητας και αντιμετώπισης ή μετριασμού των σημαντικών αρνητικών επιπτώσεων των συμβάντων αυτών στο περιβάλλον και λεπτομερή στοιχεία σχετικά με την ετοιμότητα και την προτεινόμενη αντιμετώπιση τέτοιου είδους έκτακτων καταστάσεων.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>9. Μη τεχνική περίληψη των πληροφοριών της ΜΠΕ βάσει των παραγράφων 1 έως 8.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>10. Κατάλογος αναφοράς στον οποίο αναφέρονται αναλυτικά οι πηγές που χρησιμοποιήθηκαν για τις περιγραφές και τις εκτιμήσεις που περιελήφθησαν στη μελέτη.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" sz="1000" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="el-GR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -16105,809 +16045,782 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="8229600" cy="1447800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>Δ. Η ΑΔΕΙΟΔΟΤΗΣΗ ΕΡΓΩΝ / ΔΡΑΣΤΗΡΙΟΤΗΤΩΝ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1447800"/>
             <a:ext cx="8077200" cy="5257800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. Η αδειοδότηση υπό το καθεστώς του ν. 1650/1986 της Κ.Υ.Α. 69269/1990</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>α) Οι διοικητικές πράξεις της προέγκρισης χωροθέτησης και της ΕΠΟ (έγκριση περιβαλλοντικών όρων)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. Ν. 3010/2002, ΚΥΑ 15393/2002, ΚΥΑ 11014/1990</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (Προκαταρκτική Περιβαλλοντική Εκτίμηση και Αξιολόγηση [ΠΠΕΑ] = Γνωμοδότηση και ΕΠΟ =Διοικητική Πράξη</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ν. 4014/2011, Νέα – Τρίτη κατηγοριοποίηση </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Υ.Α. 37674/2016, ΦΕΚ Β’/2471/2016) – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Προκαταρκτικός Προσδιορισμός Περιβαλλοντικών Απαιτήσεων [ΠΠΠΑ, προαιρετική διαδικασία), ΑΕΠΟ = Διοικητική Πράξη</a:t>
             </a:r>
             <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Β. ΠΕΡΙΕΧΟΜΕΝΟ ΤΗΣ ΜΠΕ</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" baseline="30000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" baseline="30000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>η</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> - Φάση – περιβαλλοντοστρεφής χαρακτήρας</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" baseline="30000" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" baseline="30000" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>η</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Φάση    - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> άνοιγμα  προς ευρύτερα ζητήματα χωρικής ανάπτυξης</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ΣΗΜΕΙΩΣΗ: ΕΙΣΑΓΩΓΗ ΤΩΝ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ΠΡΟΤΥΠΩΝ ΠΕΡΙΒΑΛΛΟΝΤΙΚΩΝ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ΔΕΣΜΕΥΣΕΩΝ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ΓΙΑ ΜΙΚΡΑ </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ΕΡΓΑ</a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" u="sng" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" u="sng" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="768411486"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="8229600" cy="1447800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>Ε1. Η ΣΤΡΑΤΗΓΙΚΗ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗ </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>ΕΚΤΙΜΗΣΗ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1447800"/>
             <a:ext cx="8077200" cy="5257800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 1. Η Στρατηγική Περιβαλλοντική Εκτίμηση (ΣΠΕ) – Η σύνδεση της περιβαλλοντικής εκτίμησης με τον Σχεδιασμό (και προγραμματισμό σημαντικών δημόσιων πολιτικών)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 2. Η ΣΠΕ ως έκφανση της αρχής της ενσωμάτωσης (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>integration principle) – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Άρθρο 11 της Συνθήκης για τη Λειτουργία της Ευρωπαϊκής Ένωσης: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>«Οι απαιτήσεις της περιβαλλοντικής προστασίας πρέπει να ενταχθούν στον καθορισμό και την εφαρμογή των πολιτικών και δράσεων της Ένωσης, ιδίως προκειμένου να προωθηθεί η αειφόρος ανάπτυξη»</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. Το πεδίο εφαρμογής της Οδηγίας :</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>α) Σχέδια που αφορούν δύο σημαντικές πολιτικές περιβάλλοντος</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>β) Σχέδια που αφορούν τομεακές πολιτικές με περιβαλλοντικές επιπτώσεις</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1800" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>γ) Σχέδια που συνδέονται με πολιτικές χωροταξίας και πολεοδομίας</a:t>
             </a:r>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1800" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2250979838"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7170" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="152400"/>
             <a:ext cx="8229600" cy="1447800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" eaLnBrk="1" hangingPunct="1"/>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>Ε2. Η ΣΤΡΑΤΗΓΙΚΗ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗ </a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
               <a:t>ΕΚΤΙΜΗΣΗ</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+              <a:rPr lang="el-GR" altLang="el-GR" sz="3200" dirty="0"/>
             </a:br>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0" smtClean="0"/>
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7171" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="533400" y="1447800"/>
             <a:ext cx="8077200" cy="4876800"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="2000" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Προϋποθέσεις υπαγωγής των Σχεδίων στην Οδηγία 2001/42</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>L 197/2001)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" u="sng" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Σχέδια / προγράμματα που εκπονούνται ή εγκρίνονται, μετά την εκπόνησή τους από το Κοινοβούλιο ή την Κυβέρνηση</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> Η έγκριση τους θα πρέπει να απαιτείται από συγκεκριμένες ρυθμίσεις της νομοθεσίας</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Θα πρέπει να επηρεάζουν την αδειοδότηση μελλοντικών έργων και δραστηριοτήτων</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ενσωμάτωση της Οδηγίας 2001/42 στο εθνικό / ελληνικό δίκαιο :</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
-[...5 lines deleted...]
-              <a:t>α) Κ.Υ.Α. 107017/28.8.2006 (ΦΕΚ Β' 1225/2006)</a:t>
+              <a:t> α) Κ.Υ.Α. 107017/28.8.2006 (ΦΕΚ Β' 1225/2006)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> β) Κ.Υ.Α. 40238/28.9.2017 (ΦΕΚ Β' 3759/2017) </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" altLang="el-GR" sz="1600" b="1" dirty="0">
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" eaLnBrk="1" hangingPunct="1">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="el-GR" altLang="el-GR" sz="1600" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(η δεύτερη τροποποιεί την πρώτη)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="113711857"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:timing>
-[...5 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/_rels/theme1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Austin">
   <a:themeElements>
     <a:clrScheme name="Austin">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3E3D2D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="CAF278"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="94C600"/>
@@ -17444,77 +17357,87 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Austin</Template>
   <TotalTime></TotalTime>
-  <Words>1585</Words>
+  <Words>1836</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Προβολή στην οθόνη (4:3)</PresentationFormat>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>106</Paragraphs>
   <Slides>9</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Θέμα</vt:lpstr>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Τίτλοι διαφανειών</vt:lpstr>
+        <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Century Gothic</vt:lpstr>
+      <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Austin</vt:lpstr>
       <vt:lpstr> Ο ΘΕΣΜΟΣ ΤΗΣ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗΣ ΕΚΤΙΜΗΣΗΣ </vt:lpstr>
       <vt:lpstr>Α. ΕΙΣΑΓΩΓΙΚΕΣ ΕΠΙΣΗΜΑΝΣΕΙΣ  </vt:lpstr>
       <vt:lpstr>Β. ΤΟ ΝΟΜΙΚΟ ΠΛΑΙΣΙΟ ΤΟΥ ΘΕΣΜΟΥ </vt:lpstr>
       <vt:lpstr>Γ1. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ (ΓΕΝΙΚΑ)</vt:lpstr>
       <vt:lpstr>Γ2. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ (ΕΙΔΙΚΟΤΕΡΑ)</vt:lpstr>
       <vt:lpstr>Γ2. ΠΕΡΙΕΧΟΜΕΝΟ ΜΠΕ (ΕΙΔΙΚΟΤΕΡΑ)</vt:lpstr>
       <vt:lpstr>Δ. Η ΑΔΕΙΟΔΟΤΗΣΗ ΕΡΓΩΝ / ΔΡΑΣΤΗΡΙΟΤΗΤΩΝ </vt:lpstr>
       <vt:lpstr>Ε1. Η ΣΤΡΑΤΗΓΙΚΗ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗ  ΕΚΤΙΜΗΣΗ </vt:lpstr>
       <vt:lpstr>Ε2. Η ΣΤΡΑΤΗΓΙΚΗ ΠΕΡΙΒΑΛΛΟΝΤΙΚΗ  ΕΚΤΙΜΗΣΗ </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Η ΕΦΑΡΜΟΓΗ ΤΟΥ ΘΕΣΜΟΥ ΤΗΣ ΠΡΑΞΗΣ ΕΦΑΡΜΟΓΗΣ ΣΤΗΝ ΠΡΑΞΗ (ΜΕΛΕΤΗ ΠΕΡΙΠΤΩΣΗΣ / CASE STUDY)</dc:title>
   <dc:creator>Manolis Papadopoulos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>