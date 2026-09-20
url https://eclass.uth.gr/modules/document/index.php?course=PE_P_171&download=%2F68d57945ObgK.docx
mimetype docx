--- v0 (2025-12-09)
+++ v1 (2026-09-20)
@@ -1,16684 +1,10154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...17 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:tbl>
-[...286 lines deleted...]
-        </w:pBdr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="10"/>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">UNIVERSITY OF THESSALY</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4C25" w14:textId="77777777" w:rsidR="00A92792" w:rsidRPr="005C2F33" w:rsidRDefault="00A92792" w:rsidP="003E4755">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master of Science in</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="1F3864" w:sz="8" w:space="6"/>
+        </w:pBdr>
+        <w:spacing w:after="300"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...552 lines deleted...]
-        <w:t>AIM OF THE MODULE</w:t>
+        <w:t xml:space="preserve">SPORT &amp; EXERCISE PSYCHOLOGY</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9710"/>
+        <w:gridCol w:w="2900"/>
+        <w:gridCol w:w="6126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="00523EED" w14:paraId="1F3D4C31" w14:textId="77777777" w:rsidTr="00FA7AEE">
-[...82 lines deleted...]
-              <w:t>scientific research in the area of sport and exercise psychology.</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TITLE OF MODULE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis of Quantitative and Qualitative Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPONENT COVERED BY THIS SYLLABUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Data Analysis (50% of the module)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CODE OF MODULE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAIN LECTURER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mary Hassandra — Tel: +30 24310 47045 — Email: mxasad@uth.gr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OTHER LECTURERS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">—</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEACHING MODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Six 2-hour classes (qualitative component)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MODULE ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Module of the 3rd semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PREREQUISITE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students have submitted a qualitative research proposal in the previous semester</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACADEMIC YEAR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026–2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2900"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KEY-WORDS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6126"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative data collection, analysis, interpretation of analysis, write up</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4C32" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="140"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note. This module consists of two components of equal weight: Quantitative Data Analysis (50%) and Qualitative Data Analysis (50%). The present syllabus covers the qualitative component; the quantitative component is taught and assessed separately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">AIM OF THE MODULE</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4C33" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For students to acquire the knowledge and competencies that will enable them to conduct qualitative scientific research in the area of sport and exercise psychology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">LEARNING OUTCOMES</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4C34" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="003E4755">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On completion of this component students should be able to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the problem to be studied, find the best fit to study that problem, collect qualitative data, analyse the data, and interpret it in order to answer the research questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Build an argument for the use of qualitative research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand the structure of (qualitative) research papers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognise the qualitative data collection and analysis approaches most often used in sport and exercise psychology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare themselves for their master’s thesis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Think critically about issues arising in the conduct of qualitative research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop a qualitative perspective for the advancement of knowledge in sport psychology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0049372B">
+        <w:t xml:space="preserve">TIMETABLE &amp; PLANNING</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>LEARNING OUTCOMES</w:t>
+        <w:t xml:space="preserve">Dates and times as per the MSc 3rd-semester schedule for 2026–2027.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9710"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1300"/>
+        <w:gridCol w:w="1226"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="1900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="00523EED" w14:paraId="1F3D4C3B" w14:textId="77777777" w:rsidTr="00FA7AEE">
-[...469 lines deleted...]
-              <w:t xml:space="preserve"> perspective for the advancement of knowledge in sport psychology</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Day &amp; date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon 21/9/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.00 – 11.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posing qualitative research questions I — stating the problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A of the assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation of the assigned papers in class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon 21/9/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.45 – 13.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posing qualitative research questions II — choosing the approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A of the assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon 26/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">09.00 – 10.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducting interviews I — thematizing the interview and developing the questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part B of the assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interview guide developed in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A, first draft due: Mon 19/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mon 26/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.45 – 12.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducting interviews II — conducting the interview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part B of the assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interviews conducted in class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sun 22/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.45 – 18.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyzing data from interviews I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part C of the assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis carried out in class — bring your verbatim transcript</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1500"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sun 22/11/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1300"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.30 – 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1226"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hassandra</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyzing data from interviews II &amp; writing up qualitative research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1900"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part C of the assignment</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analysis continued in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Final paper due: Sun 31/1/2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4C3C" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The six classes are delivered within Blocks 1, 3 and 4 of the 3rd-semester schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">TEACHING METHODS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4C3D" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lectures, in-class workshops and assignments. Much of the assignment is carried out during class time: the interview guide is developed in class 3, the interviews are conducted in class 4, and the data analysis is carried out in class during classes 5 and 6. Students should therefore come to each class with the preceding step completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">MODULE EVALUATION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4C3E" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="0049372B" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:t>&amp; PLANNING</w:t>
+        <w:t xml:space="preserve">A semester-long assignment is to be completed in parts for the qualitative component of this module. The purpose of the assignment is to acquire hands-on experience in conducting qualitative scientific research in the area of sport and exercise psychology. The final mark for the module is made up as follows:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="3738" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="920"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="5626"/>
+        <w:gridCol w:w="1700"/>
+        <w:gridCol w:w="1700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00146137" w14:paraId="1F3D4C45" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment component</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weight</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quantitative Data Analysis component (taught and assessed separately)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...94 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00523EED" w14:paraId="1F3D4C4E" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...105 lines deleted...]
-            <w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative Data Analysis component</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...8 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...82 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00523EED" w14:paraId="1F3D4C53" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...106 lines deleted...]
-            <w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Part A. Statement of the problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00B85943" w14:paraId="1F3D4C5D" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...175 lines deleted...]
-            <w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Part B. Data collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...17 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>Assignment Part A-draft 1</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00523EED" w14:paraId="1F3D4C62" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...54 lines deleted...]
-            <w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Part C. Data analysis and write up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...5 lines deleted...]
-            </w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="003A219A" w14:paraId="1F3D4C69" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...150 lines deleted...]
-            <w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00523EED" w14:paraId="1F3D4C6E" w14:textId="77777777" w:rsidTr="00B85943">
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note. The in-class presentation of the assigned paper is a formative task and does not carry marks of its own. If it is to be graded, points must be redistributed within the 50 points of the qualitative component.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASSIGNMENT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are divided into six groups, each assigned one of the papers listed below. The group presents its paper in class 1, with every member presenting a part of it. Each paper illustrates one of the qualitative approaches covered in this module, so that across the six presentations you see all five approaches at work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The presentations are the starting point for your individual work rather than its subject. Come to class with a topic of your own about sport involvement that could be explored with qualitative methods. After each presentation we practise posing qualitative research questions, so that by the end of classes 1 and 2 you have decided which approach you will use and have stated your own qualitative research question — that is, your statement of the problem. That decision guides your individual assignment for the remaining classes: in Part B you collect data on it, and in Part C you analyse those data and write them up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Papers for the first class</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9026"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5626"/>
+        <w:gridCol w:w="3400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...68 lines deleted...]
-            </w:pPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diakaki, E., Goudas, M., &amp; Chroni, S. (2016). Migrating cyclists and identity reconstructions: Two tales of living and parting the dream. Inquiries in Sport &amp; Physical Education, 14(3), 87–101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative research</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B85943" w:rsidRPr="00B85943" w14:paraId="1F3D4C73" w14:textId="77777777" w:rsidTr="00B85943">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="627" w:type="pct"/>
-[...79 lines deleted...]
-              <w:t>Assignment due</w:t>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brymer, E., &amp; Schweitzer, R. (2013). Extreme sports are good for your health: A phenomenological understanding of fear and anxiety in extreme sport. Journal of Health Psychology, 18(4), 477–487.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phenomenology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holt, N. L., &amp; Dunn, J. G. H. (2004). Toward a grounded theory of the psychosocial competencies and environmental conditions associated with soccer success. Journal of Applied Sport Psychology, 16(3), 199–219.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grounded theory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wagstaff, C. R. D., Fletcher, D., &amp; Hanton, S. (2012). Positive organizational psychology in sport: An ethnography of organizational functioning in a national sport organization. Journal of Applied Sport Psychology, 24(1), 26–47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camiré, M., Trudel, P., &amp; Bernard, D. (2013). A case study of a high school sport program designed to teach athletes life skills and values. The Sport Psychologist, 27(2), 188–200.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5626"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marsollier, É., Trottier, C., &amp; Falcão, W. R. (2020). Development and transfer of life skills in figure skating: Experiences of athletes and their coaches. Qualitative Research in Sport, Exercise and Health, 12(5), 664–682.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3400"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case study (multiple case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4C74" w14:textId="77777777" w:rsidR="00575B20" w:rsidRDefault="00575B20" w:rsidP="00575B20">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The set covers the five qualitative approaches examined in this module. When presenting, identify the approach the authors used, how they justified it, and how the paper is structured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
-[...2324 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Group allocation</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="2926"/>
+        <w:gridCol w:w="2000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="0049372B" w14:paraId="1F3D4CC3" w14:textId="77777777" w:rsidTr="0092689F">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>1</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="0049372B" w14:paraId="1F3D4CC7" w14:textId="77777777" w:rsidTr="0092689F">
-[...12 lines deleted...]
-              <w:keepNext/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laura Benkova</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nicholas Scarvelis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clara Hennicke</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ηλέκτρα Ρέντζου</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ολυμπία Σουκούλη</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diakaki, Goudas &amp; Chroni (2016)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Narrative research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:keepNext/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gizem Arikan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kayla Stange</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Burkardsmaier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ελένη Κουτσουπιά</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ελένη-Μαρία Κίτσου</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brymer &amp; Schweitzer (2013)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phenomenology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>Key-words</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antonis Karantininis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esme de Gryze</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebru Hadzhieva</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Λαμπρινή Μακρή</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αλεξάνδρα Σάντος Μελαχρινούδη</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Holt &amp; Dunn (2004)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grounded theory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="00283D01" w14:paraId="1F3D4CCD" w14:textId="77777777" w:rsidTr="0092689F">
-[...122 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stephanie de Marchi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audrey Demeule</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kim Antonia Bracher</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ιωάννης Λάμπρης</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Νικολέτα Ραφαϊλάκη</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wagstaff, Fletcher &amp; Hanton (2012)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnography</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00575B20" w:rsidRPr="00B6030D" w14:paraId="1F3D4CD4" w14:textId="77777777" w:rsidTr="0092689F">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="872"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="pct"/>
-[...228 lines deleted...]
-              <w:t xml:space="preserve">. London: Sage </w:t>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sahil Pawade</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shivanshu Singh</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Olga Imogen Twelbeck</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ελένη Βαβυλοπούλου</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Camiré, Trudel &amp; Bernard (2013)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="950"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3150"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prachi Jadhav</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thasleema Koovakkatil Rasheed</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Αθανασία Κοκκινάκη</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δημήτριος Δουράνος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2926"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marsollier, Trottier &amp; Falcão (2020)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case study (multiple case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4CD5" w14:textId="77777777" w:rsidR="005D2D99" w:rsidRDefault="005D2D99">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="120"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Each group presents its paper in class 1, and every member of the group presents a part of it. The paper is what your group presents, not the topic you must study: each student chooses their own topic and, by the end of class 2, their own approach for the individual assignment.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4CD6" w14:textId="77777777" w:rsidR="00DB24BD" w:rsidRPr="00DB24BD" w:rsidRDefault="00DB24BD">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Part A — Statement of the problem (classes 1 and 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First draft due: Monday 19/10/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present your group’s paper in class 1, identifying the qualitative approach the authors used and how they justified it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bring a topic of your own about sport involvement that can be explored with qualitative methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After each presentation, practise posing qualitative research questions on your own topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the research problem within your topic, or the need for such a study — why is this study needed? When establishing the need for the study:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consider the source of the problem;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frame it within the literature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consider which of the five approaches best fits it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State the purpose of your study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By the end of class 2, decide which approach you will use and state your qualitative research question(s), and sub-question(s) if needed. This decision guides Parts B and C and your final paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part B — Data collection (classes 3 and 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The interview guide is developed in class 3 and the interview is conducted in class 4. The verbatim transcript is to be completed afterwards and brought to class 5 (Sunday 22/11/2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop the interview guide (in class 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the best source of information for your study and conduct the interview, for 10–20 minutes (in class 4).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider how you will ensure trustworthiness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Transcribe the interview verbatim after class, and bring the transcript to class 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Part C — Data analysis and write up (classes 5 and 6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The analysis is carried out in class during classes 5 and 6; the write up is completed afterwards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analyse the interview (begun in class 5 and continued in class 6).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Write up your findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draw a few conclusions, relating them to the existing literature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final paper</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due: Sunday 31/1/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final paper of your assignment should include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Title page</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction to the problem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positioning of the problem within the literature</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research question(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief description of the best source of information you selected (i.e., the participant)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How you established trustworthiness</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data collection method used and presentation of your analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Findings and conclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix A: Interview transcription</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The final paper should be prepared according to the manuscript guidelines of the APA Publication Manual (7th edition). The length of the final paper is a minimum of 5 and a maximum of 7 pages, excluding the title page and the reference pages. Part B (i.e., the transcribed interview) is to be included as an appendix in the final paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVALUATION CRITERIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Points below refer to the 50 points of the qualitative component.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="6326"/>
+        <w:gridCol w:w="2700"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007212B3" w:rsidRPr="00B6030D" w14:paraId="1F3D4CD8" w14:textId="77777777" w:rsidTr="0092689F">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criterion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Lecture 2</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007212B3" w:rsidRPr="00B6030D" w14:paraId="1F3D4CDC" w14:textId="77777777" w:rsidTr="0092689F">
-[...12 lines deleted...]
-              <w:keepNext/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A — Statement of the problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Introduction to the problem and need for the study</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Positioning of the problem within the literature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research question(s), and the fit between question and approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              <w:keepNext/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part B — Data collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brief description of the best source of information selected (i.e., the participant)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How trustworthiness was established</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...17 lines deleted...]
-              <w:keepNext/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part C — Data analysis and write up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data analysis (method used and the analysis itself)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentation of the data collection method and of the information gathered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Findings and conclusion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6326"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...133 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TOTAL (qualitative component)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2700"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...91 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
-[...140 lines deleted...]
-              <w:t xml:space="preserve"> ed.) London: Sage.</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4CEA" w14:textId="77777777" w:rsidR="00DB24BD" w:rsidRDefault="00DB24BD">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80" w:before="140"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The following are assessed across all three parts and are reflected in the marks above:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4CEB" w14:textId="77777777" w:rsidR="00514A29" w:rsidRPr="003E4755" w:rsidRDefault="00514A29">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Grammar, syntax and flow of text</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adherence to APA 7th edition guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overall presentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LECTURE OUTLINES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The assigned readings ought to be completed before you come to class. In class the instructor assumes that the readings have been done, that you know the basics, and expects you to be in a position to express your opinion critically.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lecture 1</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D46A6" w:rsidRPr="003E4755" w14:paraId="1F3D4CED" w14:textId="77777777" w:rsidTr="0092689F">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>Lecture 3</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D46A6" w:rsidRPr="0049372B" w14:paraId="1F3D4CF1" w14:textId="77777777" w:rsidTr="0092689F">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posing qualitative research questions I — stating the problem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Focusing your study.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stating your research problem and finding the best fit for your research question.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: student presentations of the assigned papers; practice in posing qualitative research questions after each presentation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research problem</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building an argument for qualitative research.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posing qualitative research questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Introducing and focusing the study (pp. 129–143). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your assigned paper from the set listed under Assignment Information.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patton, M. Q. (1990). Designing qualitative studies (pp. 145–198). In Qualitative evaluation and research methods (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lincoln, Y. S., &amp; Guba, E. G. (1985). Designing a naturalistic inquiry (pp. 221–249). In Naturalistic inquiry. Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...187 lines deleted...]
-            <w:tcW w:w="3754" w:type="pct"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...242 lines deleted...]
-              <w:t>.</w:t>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A of the assignment — present your group’s paper; bring a topic of your own about sport involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4CFE" w14:textId="77777777" w:rsidR="003E4755" w:rsidRPr="008573C9" w:rsidRDefault="003E4755">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lecture 2</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007212B3" w:rsidRPr="007D46A6" w14:paraId="1F3D4D00" w14:textId="77777777" w:rsidTr="0092689F">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>4</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007212B3" w:rsidRPr="007D46A6" w14:paraId="1F3D4D04" w14:textId="77777777" w:rsidTr="0092689F">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posing qualitative research questions II — choosing the approach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choosing among the five qualitative approaches to inquiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The structure of a (qualitative) research paper.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: comparing the approaches across the presented papers and matching an approach to your own question.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative approaches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure of qualitative papers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building an argument for qualitative research.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding the structure of (qualitative) research papers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Five qualitative approaches to inquiry (pp. 69–110). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Writing a qualitative study (pp. 213–241). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...173 lines deleted...]
-            <w:tcW w:w="3754" w:type="pct"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...354 lines deleted...]
-              <w:t>Thousand Oaks, CA: Sage.</w:t>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part A of the assignment — by the end of this class, decide your approach and state your research question</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4D18" w14:textId="77777777" w:rsidR="00DB24BD" w:rsidRDefault="00DB24BD">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D19" w14:textId="77777777" w:rsidR="00E55855" w:rsidRDefault="00E55855">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Lecture 3</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2447"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2193"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E55855" w:rsidRPr="007D46A6" w14:paraId="1F3D4D1B" w14:textId="77777777" w:rsidTr="0092689F">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-              <w:t>5</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E55855" w:rsidRPr="007D46A6" w14:paraId="1F3D4D1F" w14:textId="77777777" w:rsidTr="0092689F">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducting interviews I — thematizing the interview and developing the questions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interviewing; observing people, actions and events; fieldwork and observation; field notes; participant observation; case studies.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematizing the interview; the interview guide.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripting the interview; drafting the interviewer questions.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Credibility, transferability, dependability, confirmability.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: development of your own interview guide.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data collection</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interview guide</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trustworthiness</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interviewing skills.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drafting interview questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Data collection (pp. 145–178). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvale, S., &amp; Brinkmann, S. (2009). Chapters 4 (pp. 61–80), 6 (pp. ____), 7 (pp. 123–142) and 8 (pp. 143–160). In Interviews: Learning the craft of qualitative research interviewing (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patton, M. Q. (1990). Fieldwork strategies and observation methods (pp. 199–276). In Qualitative evaluation and research methods (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sparkes, A. C., &amp; Smith, B. (2009). Judging the quality of qualitative inquiry: Criteriology and relativism in action. Psychology of Sport and Exercise, 10(5), 491–497.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
-[...306 lines deleted...]
-            <w:tcW w:w="3754" w:type="pct"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...204 lines deleted...]
-              <w:t>Thousand Oaks, CA: Sage.</w:t>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part B of the assignment — interview guide developed in class</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4D35" w14:textId="77777777" w:rsidR="00E55855" w:rsidRDefault="00E55855">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D36" w14:textId="77777777" w:rsidR="00E55855" w:rsidRDefault="00E55855">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
-[...604 lines deleted...]
-        <w:t>Grading system</w:t>
+        <w:t xml:space="preserve">Lecture 4</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:type="dxa" w:w="9026"/>
         <w:tblBorders>
-          <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1180"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1820"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001938C7" w:rsidRPr="009F4B02" w14:paraId="1F3D4D5A" w14:textId="77777777" w:rsidTr="00C453AC">
-[...148 lines deleted...]
-              <w:t>50-59</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001938C7" w:rsidRPr="009F4B02" w14:paraId="1F3D4D61" w14:textId="77777777" w:rsidTr="00C453AC">
-[...148 lines deleted...]
-              <w:t>&lt;49</w:t>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducting interviews II — conducting the interview</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asking the questions; interview forms.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probing, listening and managing the interview situation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: conducting your interview.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After class: verbatim transcription of the interview.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducting an interview</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interviewing skills.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvale, S., &amp; Brinkmann, S. (2009). Chapters 4 (pp. 61–80), 6 (pp. ____), 7 (pp. 123–142) and 8 (pp. 143–160). In Interviews: Learning the craft of qualitative research interviewing (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patton, M. Q. (1990). Qualitative interviewing (pp. 277–368). In Qualitative evaluation and research methods (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part B of the assignment — interviews conducted in class; transcribe verbatim afterwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3D4D62" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="001938C7" w:rsidRDefault="00575B20" w:rsidP="001938C7">
-[...2 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Lecture 5</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D63" w14:textId="77777777" w:rsidR="00575B20" w:rsidRPr="009F4B02" w:rsidRDefault="00575B20">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9026"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyzing data from interviews I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcribing interviews; organizing the data.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decisions about analysis; strategies for analysis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inductive and deductive analysis; content analysis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finding patterns and categories.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer programs in qualitative research.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: hands-on analysis of your own transcript.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decomposing and synthesizing texts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Data analysis and representation (pp. 179–212). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kvale, S., &amp; Brinkmann, S. (2009). Chapters 11, 12 and 14. In Interviews: Learning the craft of qualitative research interviewing (2nd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saldaña, J. (2009). The coding manual for qualitative researchers. Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boyatzis, R. E. (1998). Transforming qualitative information: Thematic analysis and code development. Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part C of the assignment — analysis carried out in class; bring your verbatim transcript</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D64" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00CF1104" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="100" w:before="220"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="2E5496"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CF1104">
+        <w:t xml:space="preserve">Lecture 6</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9026"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="3826"/>
+        <w:gridCol w:w="3000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Content</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key-words</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyzing data from interviews II &amp; writing up qualitative research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3826"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic analysis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presenting your analysis.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizing your report and reporting your findings.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structuring a qualitative thesis/dissertation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In class: analysis continued; developing themes from your own data.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thematic analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative dissertation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualitative data presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decomposing and synthesizing texts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Braun, V., &amp; Clarke, V. (2006). Using thematic analysis in psychology. Qualitative Research in Psychology, 3(2), 77–101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional readings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creswell, J. W. (2013). Writing a qualitative study (pp. 213–241). In Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wolcott, H. F. (2009). Writing up qualitative research (3rd ed.). Sage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:shd w:fill="F2F2F2" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assignment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6826"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part C of the assignment — analysis continued in class; write up afterwards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">SUGGESTED </w:t>
-      </w:r>
+        <w:t xml:space="preserve">GRADING SYSTEM</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9026"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1504"/>
+        <w:gridCol w:w="1505"/>
+        <w:gridCol w:w="1505"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:shd w:fill="DEEAF6" w:color="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90–100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70–79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50–59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80–89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1504"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60–69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1505"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="100"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="100"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">&lt; 50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="140" w:before="320"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="1F3864"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>TEXT</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">BOOKS </w:t>
+        <w:t xml:space="preserve">SUGGESTED TEXTBOOKS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D65" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>. London: Sage</w:t>
+        <w:t xml:space="preserve">Denzin, N. K., &amp; Lincoln, Y. S. (Eds.). (2011). The SAGE handbook of qualitative research (4th ed.). Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D66" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>. London: Sage.</w:t>
+        <w:t xml:space="preserve">Silverman, D. (2009). Doing qualitative research (3rd ed.). Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D67" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> ed.). London: Sage.</w:t>
+        <w:t xml:space="preserve">Creswell, J. W. (2013). Qualitative inquiry and research design: Choosing among five approaches (3rd ed.). Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D68" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...2 lines deleted...]
-        <w:keepNext/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> Boston: Pearson/Allyn and Bacon.</w:t>
+        <w:t xml:space="preserve">Glesne, C. (2006). Becoming qualitative researchers: An introduction (3rd ed.). Pearson/Allyn and Bacon.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D69" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>Thousand Oaks, CA: Sage.</w:t>
+        <w:t xml:space="preserve">Boyatzis, R. E. (1998). Transforming qualitative information: Thematic analysis and code development. Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D6A" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>Sage.</w:t>
+        <w:t xml:space="preserve">Rossman, G. B., &amp; Rallis, S. F. (1998). Learning in the field: An introduction to qualitative research. Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D6B" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t>Thousand Oaks, CA: Sage.</w:t>
+        <w:t xml:space="preserve">Janesick, V. J. (1998). “Stretching” exercises for qualitative researchers. Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D6C" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> ed.) London: Sage.</w:t>
+        <w:t xml:space="preserve">Patton, M. Q. (1990). Qualitative evaluation and research methods (2nd ed.). Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D6D" w14:textId="77777777" w:rsidR="00F619EE" w:rsidRPr="00007328" w:rsidRDefault="00F619EE" w:rsidP="00F619EE">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:autoSpaceDE/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00007328">
+        <w:t xml:space="preserve">Lincoln, Y. S., &amp; Guba, E. G. (1985). Naturalistic inquiry. Sage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lincoln, Y.S. &amp; Guba, E.G. (1985). </w:t>
-[...12 lines deleted...]
-        <w:t>. London: Sage</w:t>
+        <w:t xml:space="preserve">Kvale, S., &amp; Brinkmann, S. (2009). Interviews: Learning the craft of qualitative research interviewing (2nd ed.). Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D4D6E" w14:textId="77777777" w:rsidR="00786930" w:rsidRPr="009F4B02" w:rsidRDefault="00786930">
-[...15 lines deleted...]
-      <w:docGrid w:linePitch="272"/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F3D4D75" w14:textId="77777777" w:rsidR="00E60156" w:rsidRDefault="00E60156">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F3D4D76" w14:textId="77777777" w:rsidR="00E60156" w:rsidRDefault="00E60156">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...107 lines deleted...]
-</w:ftr>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F3D4D73" w14:textId="77777777" w:rsidR="00E60156" w:rsidRDefault="00E60156">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F3D4D74" w14:textId="77777777" w:rsidR="00E60156" w:rsidRDefault="00E60156">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...200 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...6 lines deleted...]
-      <w:lvlText w:val="*"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E57AC7"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5E10E62A"/>
-    <w:lvl w:ilvl="0" w:tplc="96EC80B0">
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="504" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="516ADC42">
+    <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
-      </w:pPr>
-[...341 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FAD0F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5DFCFC74"/>
-    <w:lvl w:ilvl="0" w:tplc="0408000F">
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...127 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="504" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F70CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AD44848"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0408000F">
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...127 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="504" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17513C94"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D5AAF2E"/>
-    <w:lvl w:ilvl="0" w:tplc="0408000F">
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...98 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="648" w:hanging="431"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...4550 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0">
-[...11 lines deleted...]
-      </w:lvl>
+      <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="474295064">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="343438343">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1208563429">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="591857975">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="216085462">
-[...17 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1756391860">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...91 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...15 lines deleted...]
-  </w:endnotePr>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
-  <w:rsids>
-[...266 lines deleted...]
-  <w15:docId w15:val="{2BAD7EBB-9182-4D9A-81A7-1734027794F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
-    <w:rPrDefault>
-[...4 lines deleted...]
-    </w:rPrDefault>
+    <w:rPrDefault/>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...282 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00575B20"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00575B20"/>
-[...4 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...2 lines deleted...]
-    <w:next w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00575B20"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00575B20"/>
     <w:pPr>
-      <w:framePr w:w="8491" w:h="1735" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="1789" w:y="196"/>
-[...5 lines deleted...]
-      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
-[...29 lines deleted...]
-    <w:rsid w:val="00575B20"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...2 lines deleted...]
-    <w:rsid w:val="00575B20"/>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a7">
-[...3 lines deleted...]
-    <w:rsid w:val="00575B20"/>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...20 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="A9">
-[...1 lines deleted...]
-    <w:rsid w:val="00575B20"/>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:cs="Garamond"/>
-[...59 lines deleted...]
-      <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-</a:theme>
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...38 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UNIVERSITY OF THESSALY</dc:title>
-  <dc:creator>Marios Goudas</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>