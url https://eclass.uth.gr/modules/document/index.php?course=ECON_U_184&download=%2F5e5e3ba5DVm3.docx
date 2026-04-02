--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -3,871 +3,1324 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46D2FEFB" w14:textId="77777777" w:rsidR="00BC0387" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="00E47CE3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Πανεπιστήμιο Θεσσαλίας</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278CCB69" w14:textId="77777777" w:rsidR="00BC0387" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="00E47CE3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Τμήμα Οικονομικών Επιστημών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F644805" w14:textId="77777777" w:rsidR="00BC0387" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="00E47CE3">
+    <w:p w14:paraId="31C27F6A" w14:textId="77777777" w:rsidR="00767545" w:rsidRDefault="00767545" w:rsidP="00E47CE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-360" w:right="-334"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
+    </w:p>
+    <w:p w14:paraId="252BCF98" w14:textId="3166045F" w:rsidR="00A41D8D" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="00E47CE3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-360" w:right="-334"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Οικονομική της Τεχνολογίας</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
+        <w:t>Διδ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Διδ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E47CE3">
+        <w:t>άσ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>άσ</w:t>
-      </w:r>
+        <w:t>κων: Σταμπουλής Γεώργιος</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC7C3A7" w14:textId="77777777" w:rsidR="00E61F1C" w:rsidRPr="00E47CE3" w:rsidRDefault="00E61F1C" w:rsidP="00E47CE3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36A99172" w14:textId="5DA6D12C" w:rsidR="00BC0387" w:rsidRDefault="00B61334" w:rsidP="00E47CE3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Οδηγίες</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0387" w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> παρουσίασης επιστημονικ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6013B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ών</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0387" w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> άρθρ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6013B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ων</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6786D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> και κεφαλαίων</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E009BFF" w14:textId="325454FC" w:rsidR="001A1746" w:rsidRPr="00E47CE3" w:rsidRDefault="001A1746" w:rsidP="00E47CE3">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223D8999" w14:textId="2C91057F" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποιος είναι ο </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426F66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="002060"/>
-[...3 lines deleted...]
-        <w:t>κων: Σταμπουλής Γεώργιος</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>τίτλος</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του άρθρου</w:t>
+      </w:r>
+      <w:r w:rsidR="00426F66" w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ή κεφαλαίου</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> που θα παρουσιαστεί;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC7C3A7" w14:textId="77777777" w:rsidR="00E61F1C" w:rsidRPr="00E47CE3" w:rsidRDefault="00E61F1C" w:rsidP="00E47CE3">
-[...98 lines deleted...]
-    <w:p w14:paraId="223D8999" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
+    <w:p w14:paraId="43CD0E62" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Πότε</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ποιος είναι ο τίτλος του άρθρου που θα παρουσιαστεί;</w:t>
+        <w:t xml:space="preserve"> γράφτηκε το άρθρο και </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>πού</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> δημοσιεύτηκε; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CD0E62" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
+    <w:p w14:paraId="55623422" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ποιος-α/οι</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Πότε γράφτηκε το άρθρο και πού δημοσιεύτηκε; </w:t>
+        <w:t xml:space="preserve"> είναι </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ο</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C" w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-η</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/οι</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>συγραφέας</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>είς</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του άρθρου και τι γνωρίζετε για αυτό</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ν</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-ή/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ούς</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55623422" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
+    <w:p w14:paraId="62E9B3B0" w14:textId="4E3178C0" w:rsidR="00DC3A30" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ποιος-α/οι είναι ο</w:t>
-[...7 lines deleted...]
-        <w:t>-η</w:t>
+        <w:t xml:space="preserve">Δώστε μια μικρή περίληψη – περιγραφή του άρθρου όπως το καταλαβαίνετε εσείς – </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>ν</w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">όχι την ΠΕΡΙΛΗΨΗ του άρθρου! </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47CE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-ή/ούς;</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2E3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E47CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00λέξεις)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E9B3B0" w14:textId="2D36B5E3" w:rsidR="00DC3A30" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
+    <w:p w14:paraId="1BF1CF02" w14:textId="77777777" w:rsidR="00FA2E3C" w:rsidRDefault="00FA2E3C" w:rsidP="009F465F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...25 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="26EC8B60" w14:textId="31B111BA" w:rsidR="00573ED8" w:rsidRPr="00E47CE3" w:rsidRDefault="00573ED8" w:rsidP="009F465F">
+    <w:p w14:paraId="48253967" w14:textId="2D3B182C" w:rsidR="00FA2E3C" w:rsidRPr="00D37635" w:rsidRDefault="00FA2E3C" w:rsidP="009F465F">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t>;</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Η παρουσίαση να απαντάει στα εξής ερωτήματα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6121E5EA" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="26EC8B60" w14:textId="31B111BA" w:rsidR="00573ED8" w:rsidRPr="00D37635" w:rsidRDefault="00573ED8" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...69 lines deleted...]
-        <w:t>α και γιατί; Γνωρίζετε άλλα παρόμοια άρθρα;</w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποιο είναι το </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>θέμα-ερώτημα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του άρθρου; Γιατί γράφτηκε</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1256F" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ποιος ο σκοπός του/της/των συγγραφέα/ων</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F17767" w14:textId="77777777" w:rsidR="00092AA1" w:rsidRDefault="00BC0387" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="6121E5EA" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00BC0387" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ποια είναι η βασική θεώρηση ή οι πραγματικές υποθέσεις (π.χ. το περιβάλλον, οι επιχειρήσεις); </w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ανήκει το άρθρο σε κάποιο</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">α </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>θεωρητικό</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ή ρεύμα/προσέγγιση</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, κλπ. και αν ναι</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> σε ποιο</w:t>
+      </w:r>
+      <w:r w:rsidR="00246C9C" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>α και γιατί; Γνωρίζετε άλλα παρόμοια άρθρα;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E9F8A3" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00F22AFF" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="74F17767" w14:textId="77777777" w:rsidR="00092AA1" w:rsidRPr="00D37635" w:rsidRDefault="00BC0387" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...5 lines deleted...]
-        <w:t>Ποιο είναι το βασικό επιχείρημα του άρθρου (τι υποστηρίζει/-ουν ο/οι συγγραφέας/είς);</w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποια είναι η βασική </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>θεώρηση ή οι πραγματικές υποθέσεις</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (π.χ. το περιβάλλον, οι επιχειρήσεις); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA2FABF" w14:textId="77777777" w:rsidR="00AD62B4" w:rsidRDefault="00AD62B4" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="05E9F8A3" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00F22AFF" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E47CE3">
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποιο είναι το </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>βασικό επιχείρημα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του άρθρου (τι υποστηρίζει/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ουν</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ο/οι συγγραφέας/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>είς</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DF9195" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="7CA2FABF" w14:textId="77777777" w:rsidR="00AD62B4" w:rsidRPr="00D37635" w:rsidRDefault="00AD62B4" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Ποια είναι τα βασικά γεγονότα/δεδομένα τα οποία υποστηρίζουν αυτό το βασικό επιχείρημα του/της/ των συγγραφέα/-ών; </w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποιο είναι το </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>επίπεδο ανάλυσης</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> και ποιο το εύρος του αντικειμένου της ανάλυσης (π.χ. η ανάλυση γίνεται σε επίπεδο επιχείρησης και καλύπτει τις εξαγωγές των επιχειρήσεων ενός οικονομικού τομέα, σε επίπεδο χώρας ή περιφέρειας);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6012C010" w14:textId="77777777" w:rsidR="00AD62B4" w:rsidRPr="00E47CE3" w:rsidRDefault="00AD62B4" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="22DF9195" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Σε ποια χρονική περίοδο, γεωγραφική περιοχή και κλάδο αφορούνβ τα εμπειρικά δεδομένα;</w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποια είναι τα βασικά </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>γεγονότα/δεδομένα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> τα οποία υποστηρίζουν αυτό το βασικό επιχείρημα του/της/ των συγγραφέα/-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ών</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057790DB" w14:textId="0619DF8C" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="6012C010" w14:textId="3B0C1239" w:rsidR="00AD62B4" w:rsidRPr="00D37635" w:rsidRDefault="00AD62B4" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> στο άρθρο (π.χ. μελέτη περίπτωσης, η επαλήθευση μιας υπόθεσης); </w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Σε ποια χρονική περίοδο, γεωγραφική περιοχή και κλάδο αφορούν τα εμπειρικά δεδομένα;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C40156B" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="057790DB" w14:textId="0619DF8C" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποια είναι η </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>μεθοδολογία</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> η οποία ακολουθείτ</w:t>
+      </w:r>
+      <w:r w:rsidR="0073369D" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>αι</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> στο άρθρο (π.χ. μελέτη περίπτωσης, η επαλήθευση μιας υπόθεσης); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1228772C" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="0C40156B" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...5 lines deleted...]
-        <w:t>Ποιες είναι οι πιο κρίσιμες βιβλιογραφικές αναφορές στο άρθρο και γιατί;</w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ποια είναι τα βασικά </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>συμπεράσματα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> του άρθρου; Μπορούν τα συμπεράσματα αυτά να γενικευθούν; Είναι γενικά ή ανήκουν σε κάποιο συγκεκριμένο πλαίσιο; Τι περισσότερο θα μπορούσε να διερευνηθεί σε παρόμοια θέματα και πεδία; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9567A3" w14:textId="0434679D" w:rsidR="00DC3A30" w:rsidRPr="00E47CE3" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="1228772C" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
-[...5 lines deleted...]
-        <w:t>Ασκήστε κριτική στο άρθρο (θετική είτε αρνητική). (Γιατί σας «άρεσε» ή «δε σας άρεσε» το άρθρο, τι μάθατε από αυτό;)</w:t>
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ποιες είναι οι πιο κρίσιμες βιβλιογραφικές αναφορές στο άρθρο και γιατί;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1308B505" w14:textId="5DCAB496" w:rsidR="0047619C" w:rsidRPr="00841234" w:rsidRDefault="00E47CE3" w:rsidP="009F465F">
-      <w:pPr>
+    <w:p w14:paraId="4F9567A3" w14:textId="493083C7" w:rsidR="00DC3A30" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47CE3">
+      <w:r w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ασκήστε κριτική στο άρθρο (θετική είτε αρνητική). (Γιατί σας «άρεσε» ή «δε σας άρεσε» το άρθρο, τι μάθατε από αυτό;)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0E21" w:rsidRPr="00D37635">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50152A53" w14:textId="533E128B" w:rsidR="00FD2018" w:rsidRPr="00D37635" w:rsidRDefault="00E47CE3" w:rsidP="00D37635">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Πως συνδέεται το άρθρο με το μάθημα στο πλαίσιο του οποίου σας ζητήθηκε να αναλύσετε αυτό το άρθρο; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50152A53" w14:textId="77777777" w:rsidR="00FD2018" w:rsidRPr="00246C9C" w:rsidRDefault="00FD2018" w:rsidP="00E47CE3">
-[...11 lines deleted...]
-    <w:sectPr w:rsidR="00FD2018" w:rsidRPr="00246C9C" w:rsidSect="009C7012">
+    <w:sectPr w:rsidR="00FD2018" w:rsidRPr="00D37635" w:rsidSect="009C7012">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68CD2A11" w14:textId="77777777" w:rsidR="004E167D" w:rsidRDefault="004E167D" w:rsidP="00DC3A30">
+    <w:p w14:paraId="56C0B4E7" w14:textId="77777777" w:rsidR="005A2A03" w:rsidRDefault="005A2A03" w:rsidP="00DC3A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21D3B0C9" w14:textId="77777777" w:rsidR="004E167D" w:rsidRDefault="004E167D" w:rsidP="00DC3A30">
+    <w:p w14:paraId="36E44066" w14:textId="77777777" w:rsidR="005A2A03" w:rsidRDefault="005A2A03" w:rsidP="00DC3A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E75F74E" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRDefault="003E44C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="003E44C8">
       <w:rPr>
         <w:color w:val="C00000"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>_____________________________________________________________________________</w:t>
     </w:r>
     <w:r w:rsidR="009C50F4" w:rsidRPr="003E44C8">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009C50F4" w:rsidRPr="003E44C8">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
@@ -882,129 +1335,104 @@
     <w:r w:rsidR="00791F3D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="009C50F4" w:rsidRPr="003E44C8">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E9D2E18" w14:textId="77777777" w:rsidR="00DC3A30" w:rsidRDefault="00DC3A30">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="7567128"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0C3DAFE3" w14:textId="77777777" w:rsidR="003E44C8" w:rsidRDefault="00A6013B">
+      <w:p w14:paraId="0C3DAFE3" w14:textId="77777777" w:rsidR="003E44C8" w:rsidRDefault="005A2A03">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="35913F07" w14:textId="77777777" w:rsidR="003E44C8" w:rsidRDefault="003E44C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="202BC5CA" w14:textId="77777777" w:rsidR="004E167D" w:rsidRDefault="004E167D" w:rsidP="00DC3A30">
+    <w:p w14:paraId="7B592748" w14:textId="77777777" w:rsidR="005A2A03" w:rsidRDefault="005A2A03" w:rsidP="00DC3A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A4F8C7B" w14:textId="77777777" w:rsidR="004E167D" w:rsidRDefault="004E167D" w:rsidP="00DC3A30">
+    <w:p w14:paraId="3AE525DE" w14:textId="77777777" w:rsidR="005A2A03" w:rsidRDefault="005A2A03" w:rsidP="00DC3A30">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t>επεξεργασία Π. Σκάγιαννη &amp; Γ. Σταμπουλή</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7534AACE"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AF51A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="341ED1C2"/>
     <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -3119,397 +3547,526 @@
     <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8B3863"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE9A7756"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1340233248">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="64"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="881093062">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="56"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="470296259">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="–"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1221938055">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="–"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="56"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1838156783">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="48"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="15544080">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="676463791">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="866405523">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="–"/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
         <w:lvlJc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="663048325">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1776554551">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="287392538">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="380789319">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1514416066">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="955674646">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="275332430">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1521161872">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="720399371">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="753861644">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="744036853">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1731884022">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1508253073">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1458991826">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="413405484">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1621260379">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="638459316">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="553274883">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="273293738">
     <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="618102288">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A41D8D"/>
     <w:rsid w:val="00007F75"/>
     <w:rsid w:val="000152C2"/>
     <w:rsid w:val="00060C14"/>
     <w:rsid w:val="00092AA1"/>
+    <w:rsid w:val="000A27F6"/>
     <w:rsid w:val="000C6FCA"/>
     <w:rsid w:val="00106CBD"/>
     <w:rsid w:val="00114C04"/>
     <w:rsid w:val="0011755F"/>
     <w:rsid w:val="00132F78"/>
     <w:rsid w:val="00190610"/>
     <w:rsid w:val="001A0B00"/>
     <w:rsid w:val="001A1746"/>
     <w:rsid w:val="001A54B8"/>
     <w:rsid w:val="001E44CA"/>
     <w:rsid w:val="0024400B"/>
     <w:rsid w:val="00246C9C"/>
     <w:rsid w:val="0026204E"/>
     <w:rsid w:val="002D3ACC"/>
     <w:rsid w:val="003058DB"/>
     <w:rsid w:val="00317D37"/>
     <w:rsid w:val="0035351C"/>
     <w:rsid w:val="00384DCA"/>
     <w:rsid w:val="003B13E2"/>
     <w:rsid w:val="003C7318"/>
     <w:rsid w:val="003E44C8"/>
     <w:rsid w:val="00420F3A"/>
+    <w:rsid w:val="00426F66"/>
+    <w:rsid w:val="00465475"/>
     <w:rsid w:val="0047619C"/>
     <w:rsid w:val="004A0186"/>
     <w:rsid w:val="004C05EA"/>
     <w:rsid w:val="004C1166"/>
     <w:rsid w:val="004E167D"/>
+    <w:rsid w:val="005201CE"/>
     <w:rsid w:val="00546C51"/>
     <w:rsid w:val="00573ED8"/>
     <w:rsid w:val="00595398"/>
+    <w:rsid w:val="005A2A03"/>
     <w:rsid w:val="005C439E"/>
     <w:rsid w:val="005C4C7B"/>
+    <w:rsid w:val="005E0E21"/>
     <w:rsid w:val="006024D5"/>
     <w:rsid w:val="006E0D16"/>
     <w:rsid w:val="006F05EA"/>
     <w:rsid w:val="006F1D14"/>
     <w:rsid w:val="007160CE"/>
     <w:rsid w:val="007215C9"/>
     <w:rsid w:val="0073369D"/>
+    <w:rsid w:val="00767545"/>
+    <w:rsid w:val="007847B7"/>
     <w:rsid w:val="00791F3D"/>
     <w:rsid w:val="007A183D"/>
     <w:rsid w:val="007F2EED"/>
     <w:rsid w:val="00815730"/>
     <w:rsid w:val="00841234"/>
     <w:rsid w:val="008623AC"/>
     <w:rsid w:val="008808B5"/>
+    <w:rsid w:val="008F1ADD"/>
     <w:rsid w:val="0093115B"/>
     <w:rsid w:val="00977EC1"/>
     <w:rsid w:val="00980DD2"/>
     <w:rsid w:val="0099645D"/>
     <w:rsid w:val="009C50F4"/>
     <w:rsid w:val="009C7012"/>
     <w:rsid w:val="009F465F"/>
     <w:rsid w:val="00A41D8D"/>
     <w:rsid w:val="00A42371"/>
     <w:rsid w:val="00A6013B"/>
+    <w:rsid w:val="00A6786D"/>
     <w:rsid w:val="00A74423"/>
     <w:rsid w:val="00AD62B4"/>
     <w:rsid w:val="00AE26E7"/>
     <w:rsid w:val="00B56B68"/>
     <w:rsid w:val="00B61334"/>
     <w:rsid w:val="00B74D25"/>
     <w:rsid w:val="00B77F9F"/>
     <w:rsid w:val="00BA52C4"/>
     <w:rsid w:val="00BA662B"/>
     <w:rsid w:val="00BC0387"/>
     <w:rsid w:val="00BD6AEB"/>
     <w:rsid w:val="00C71D14"/>
     <w:rsid w:val="00CE20B6"/>
     <w:rsid w:val="00D1256F"/>
+    <w:rsid w:val="00D37635"/>
     <w:rsid w:val="00D74EF2"/>
     <w:rsid w:val="00DA470E"/>
     <w:rsid w:val="00DC3A30"/>
     <w:rsid w:val="00DD53E5"/>
     <w:rsid w:val="00DD5993"/>
     <w:rsid w:val="00E47CE3"/>
     <w:rsid w:val="00E61F1C"/>
     <w:rsid w:val="00E64E52"/>
     <w:rsid w:val="00E6581E"/>
     <w:rsid w:val="00E90226"/>
     <w:rsid w:val="00EE4BA2"/>
     <w:rsid w:val="00F22AFF"/>
     <w:rsid w:val="00F333D9"/>
     <w:rsid w:val="00F3684B"/>
+    <w:rsid w:val="00FA2E3C"/>
     <w:rsid w:val="00FD2018"/>
     <w:rsid w:val="00FE6795"/>
     <w:rsid w:val="00FF1060"/>
     <w:rsid w:val="00FF6468"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B2E8881"/>
   <w15:docId w15:val="{0842A490-7133-4F94-A7DC-D8FB8C1C2BE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="el-GR" w:eastAsia="el-GR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4406,55 +4963,66 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77F9F"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B77F9F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D37635"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1376350574">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="81340716">
           <w:marLeft w:val="864"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="115"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -4851,75 +5419,75 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ED28D9D-A649-4FF2-8157-1BD030F7D6FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1638</Characters>
+  <Pages>1</Pages>
+  <Words>254</Words>
+  <Characters>1701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1909</CharactersWithSpaces>
+  <CharactersWithSpaces>1939</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>leonska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>