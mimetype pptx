--- v0 (2025-12-11)
+++ v1 (2026-08-01)
@@ -281,51 +281,51 @@
     <a:srgbClr val="528218"/>
     <a:srgbClr val="B6CEAA"/>
     <a:srgbClr val="ADC8A0"/>
     <a:srgbClr val="007FFF"/>
     <a:srgbClr val="3366FF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="10721" autoAdjust="0"/>
     <p:restoredTop sz="94658"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="120" d="100"/>
           <a:sy n="120" d="100"/>
         </p:scale>
         <p:origin x="2256" y="184"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1296"/>
         <p:guide orient="horz" pos="3888"/>
         <p:guide pos="288"/>
         <p:guide pos="5472"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
@@ -455,51 +455,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200" smtClean="0"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{340936C8-C03C-449C-93C6-A9BC652B053F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>12/9/25</a:t>
+              <a:t>12/18/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E54569-52F8-43BD-B404-5CB1A3BC22DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
@@ -6415,83 +6415,83 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject22.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject24.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject23.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject25.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject26.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject28.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject27.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject29.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject30.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject32.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject31.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject30.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject32.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject31.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject33.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject33.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject34.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject35.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject34.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject35.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject36.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject36.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject39.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject37.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject39.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject37.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject38.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject40.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject41.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject40.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject41.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject45.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject42.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject44.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject43.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject45.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject42.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject44.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject43.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject3.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject48.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject46.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject47.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject49.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject48.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject46.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject47.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject49.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject4.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject6.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject8.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.wmf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject7.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject10.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject12.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject11.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject14.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject13.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.wmf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject16.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject15.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject17.bin"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject18.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -9275,85 +9275,85 @@
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="el-GR" altLang="en-US" dirty="0"/>
               <a:t>ΧΩΡΟΣ ΣΤΗΛΩΝ ΠΙΝΑΚΑ </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="el-GR" altLang="en-US" sz="3200" b="1" dirty="0"/>
               <a:t>Παράδειγμα</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" sz="3200" b="1" dirty="0"/>
               <a:t> 2</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-        <mc:Choice Requires="a14">
+      <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+        <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="730115" name="Rectangle 3">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0AA23D8-96F0-44A6-A73C-163028090936}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noChangeArrowheads="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph type="body" idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="457200" y="1371600"/>
                 <a:ext cx="8382000" cy="5181600"/>
               </a:xfrm>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr marL="0" lvl="2" indent="-457200">
                   <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                   <a:buAutoNum type="alphaLcPeriod" startAt="2"/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0"/>
-                  <a:t>Αναγαγετε το ο</a:t>
+                  <a:t>Αναγαγετε το </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>             </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>σε κλιμακωτή μορφή</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>.</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr marL="1371600" lvl="2" indent="-457200">
                   <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                   <a:buAutoNum type="alphaLcPeriod" startAt="2"/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               </a:p>
               <a:p>
                 <a:pPr marL="1371600" lvl="2" indent="-457200">
                   <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                   <a:buAutoNum type="alphaLcPeriod" startAt="2"/>
@@ -9395,51 +9395,51 @@
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0" err="1"/>
                   <a:t>ά</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0" err="1"/>
                   <a:t>ρα</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t> το</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t> </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0"/>
                   <a:t>v</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t> </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0"/>
-                  <a:t>δεν ανήκει στον </a:t>
+                  <a:t>ανήκει στον </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>Col </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" i="1" dirty="0"/>
                   <a:t>A</a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>.</a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr marL="612648" lvl="3" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:r>
                   <a:rPr lang="el-GR" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t>Επειδή ο </a:t>
                 </a:r>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" b="1" dirty="0"/>
                   <a:t>v</a:t>
@@ -9525,147 +9525,147 @@
                       <m:t>4</m:t>
                     </m:r>
                   </m:oMath>
                 </a14:m>
                 <a:r>
                   <a:rPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
                   <a:t> . </a:t>
                 </a:r>
               </a:p>
               <a:p>
                 <a:pPr marL="612648" lvl="3" indent="0">
                   <a:buNone/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               </a:p>
               <a:p>
                 <a:pPr marL="1371600" lvl="2" indent="-457200">
                   <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                   <a:buNone/>
                 </a:pPr>
                 <a:endParaRPr lang="en-US" altLang="en-US" sz="2800" dirty="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Choice>
-        <mc:Fallback xmlns="">
+        <mc:Fallback>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="730115" name="Rectangle 3">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0AA23D8-96F0-44A6-A73C-163028090936}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr>
                 <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
               </p:cNvSpPr>
               <p:nvPr>
                 <p:ph type="body" idx="1"/>
               </p:nvPr>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="457200" y="1371600"/>
                 <a:ext cx="8382000" cy="5181600"/>
               </a:xfrm>
               <a:blipFill>
                 <a:blip r:embed="rId2"/>
                 <a:stretch>
                   <a:fillRect l="-1364" t="-1471"/>
                 </a:stretch>
               </a:blipFill>
             </p:spPr>
             <p:txBody>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:r>
-                  <a:rPr lang="en-GR">
+                  <a:rPr lang="en-US">
                     <a:noFill/>
                   </a:rPr>
                   <a:t> </a:t>
                 </a:r>
               </a:p>
             </p:txBody>
           </p:sp>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="730118" name="Object 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE29C58D-CD47-430A-92A8-28D98E876BA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4259707141"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3589894158"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="3294282" y="1452234"/>
+          <a:off x="3037183" y="1454944"/>
           <a:ext cx="925512" cy="442912"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Equation" r:id="rId3" imgW="1168200" imgH="558720" progId="Equation.DSMT4">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Equation" r:id="rId3" imgW="1168200" imgH="558720" progId="Equation.DSMT4">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="0" name=""/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
                       <a:xfrm>
-                        <a:off x="3294282" y="1452234"/>
+                        <a:off x="3037183" y="1454944"/>
                         <a:ext cx="925512" cy="442912"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
@@ -32161,51 +32161,51 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>1295</Words>
+  <Words>1293</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>152</Paragraphs>
   <Slides>20</Slides>
   <Notes>3</Notes>
   <HiddenSlides>2</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>